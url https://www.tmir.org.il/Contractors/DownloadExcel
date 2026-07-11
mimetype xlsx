--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="דוח קבלני איסוף" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'דוח קבלני איסוף'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="135">
   <si>
     <t>שם קבלן</t>
   </si>
   <si>
     <t>מס' טלפון</t>
   </si>
   <si>
     <t>איזור גיאוגרפי</t>
   </si>
   <si>
     <t>פלסטיק</t>
   </si>
   <si>
     <t>קרטון</t>
   </si>
   <si>
     <t>מתכת</t>
   </si>
   <si>
     <t>עץ</t>
   </si>
   <si>
     <t>כתום מוסדי</t>
   </si>
   <si>
@@ -135,51 +135,51 @@
   <si>
     <t xml:space="preserve">פסגות בסביבה ירוקה בע"מ                                                                             </t>
   </si>
   <si>
     <t>050-540-4628</t>
   </si>
   <si>
     <t xml:space="preserve">וי. פי. אם פלסט                                                                                     </t>
   </si>
   <si>
     <t>04-9960390</t>
   </si>
   <si>
     <t xml:space="preserve">עמיאש חברה להובלות בע"מ                                                                             </t>
   </si>
   <si>
     <t>053-7262313</t>
   </si>
   <si>
     <t xml:space="preserve">עומבר הנדסת חומרים וסחר בע"מ                                                                        </t>
   </si>
   <si>
     <t>04-8727775</t>
   </si>
   <si>
-    <t xml:space="preserve">עלה שירותי אקולוגיה בע"מ                                                                            </t>
+    <t xml:space="preserve">גדות מסופים לכימיקלים (1985) בע"מ                                                                   </t>
   </si>
   <si>
     <t>08-8601353</t>
   </si>
   <si>
     <t xml:space="preserve">מנג סחר בע"מ                                                                                        </t>
   </si>
   <si>
     <t>04-6343382</t>
   </si>
   <si>
     <t xml:space="preserve">מובילק בע"מ                                                                                         </t>
   </si>
   <si>
     <t>08-8521580</t>
   </si>
   <si>
     <t xml:space="preserve">פחמס אריזות בע"מ                                                                                    </t>
   </si>
   <si>
     <t>04-6250200</t>
   </si>
   <si>
     <t xml:space="preserve">א.ל.ח.נ.י בע"מ                                                                                      </t>
   </si>
@@ -228,292 +228,283 @@
   <si>
     <t xml:space="preserve">ריסייקום 2009 בע"מ                                                                                  </t>
   </si>
   <si>
     <t>050-3225652</t>
   </si>
   <si>
     <t xml:space="preserve">פינוי אוזן בע"מ                                                                                     </t>
   </si>
   <si>
     <t>050-6552266</t>
   </si>
   <si>
     <t xml:space="preserve">סבן אריה מתכות                                                                                      </t>
   </si>
   <si>
     <t>054-6955439</t>
   </si>
   <si>
     <t xml:space="preserve">סטוק דיל                                                                                            </t>
   </si>
   <si>
     <t>0507477477</t>
   </si>
   <si>
-    <t xml:space="preserve">צבי כהן אקולוגיה בע"מ                                                                               </t>
+    <t xml:space="preserve">אסי דהן מיחזור מתכות בע"מ                                                                           </t>
+  </si>
+  <si>
+    <t>0545630170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">משטחי מנדא                                                                                          </t>
+  </si>
+  <si>
+    <t>052-8748008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">קובי טק מחזור בע"מ                                                                                  </t>
+  </si>
+  <si>
+    <t>0505589821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">א.ניר פינוי פסולת בע"מ                                                                              </t>
+  </si>
+  <si>
+    <t>04-8401065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ירוק חברתי בע"מ                                                                                     </t>
+  </si>
+  <si>
+    <t>052-5268825</t>
+  </si>
+  <si>
+    <t xml:space="preserve">אול טרייד מחזור בע"מ                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 073-2633382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">טביב                                                                                                </t>
+  </si>
+  <si>
+    <t>052-6122300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ע.ש. משטחים 2010 בע"מ                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">08-8602124 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">מיחזור עולם בע"מ                                                                                    </t>
+  </si>
+  <si>
+    <t>08-9437535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">אקו-וי פתרונות מחזור                                                                                </t>
+  </si>
+  <si>
+    <t>08-8683938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">דוד נחום שינוע ותברואה בע"מ                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">052-8886287 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ש.ח.ף - אלון תבור בע"מ                                                                              </t>
+  </si>
+  <si>
+    <t>04-6402160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">א.ס עדן מתכות בע"מ                                                                                  </t>
+  </si>
+  <si>
+    <t>0544200185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ארגמן איכות הסביבה בע"מ                                                                             </t>
+  </si>
+  <si>
+    <t>054-4224244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">בזמור דלתא בע"מ                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ‎050-8488599 / 054-3317427</t>
+  </si>
+  <si>
+    <t xml:space="preserve">אפיק אר.טי.אס בע"מ                                                                                  </t>
+  </si>
+  <si>
+    <t>08-9397722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">א.ד.ש דניאל פינוי פסולת בע"מ                                                                        </t>
+  </si>
+  <si>
+    <t>0529033333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">אלון יעקב הובלות בע"מ                                                                               </t>
+  </si>
+  <si>
+    <t>053-4704808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">משה שלי                                                                                             </t>
+  </si>
+  <si>
+    <t>050-7070785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">בני הלייל                                                                                           </t>
+  </si>
+  <si>
+    <t>054-2200131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">כ.ה. פינוי ומיחזור 2000 (1998) בע"מ                                                                 </t>
+  </si>
+  <si>
+    <t>050-534-0423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">שרון דן השקעות בע"מ                                                                                 </t>
+  </si>
+  <si>
+    <t>03-9668037</t>
+  </si>
+  <si>
+    <t>מרכז</t>
+  </si>
+  <si>
+    <t xml:space="preserve">מירובן אקולוגיה בע"מ                                                                                </t>
+  </si>
+  <si>
+    <t>050-5883311</t>
+  </si>
+  <si>
+    <t xml:space="preserve">רימון תעשיות מחזור בע"מ                                                                             </t>
   </si>
   <si>
     <t>050-2303323</t>
   </si>
   <si>
-    <t>מרכז</t>
-[...160 lines deleted...]
-  <si>
     <t xml:space="preserve">Save It                                                                                             </t>
   </si>
   <si>
     <t>054-5965809</t>
   </si>
   <si>
     <t xml:space="preserve">מור אלבז                                                                                            </t>
   </si>
   <si>
     <t>0509933031</t>
   </si>
   <si>
     <t xml:space="preserve">נופים איסוף ומחזור פסולת בניין ותעשייה בע"מ                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">א.ל.ה.א מיחזור הגליל בע"מ                                                                           </t>
   </si>
   <si>
     <t>0524289692</t>
   </si>
   <si>
     <t xml:space="preserve">סופר פייפ                                                                                           </t>
   </si>
   <si>
     <t>0505201969</t>
+  </si>
+  <si>
+    <t xml:space="preserve">קומפוסט אור בע"מ                                                                                    </t>
+  </si>
+  <si>
+    <t>053-4808021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">אוראל מיחזור                                                                                        </t>
+  </si>
+  <si>
+    <t>050-2911960</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H64"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" defaultColWidth="20"/>
   <cols>
     <col min="2" max="2" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
@@ -1292,877 +1283,825 @@
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="0" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="0" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>133</v>
       </c>
+      <c r="B62" s="0" t="s">
+        <v>134</v>
+      </c>
       <c r="C62" s="0" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>12</v>
-[...50 lines deleted...]
-      <c r="H64" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <headerFooter/>
 </worksheet>
 </file>