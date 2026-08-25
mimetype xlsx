--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -1370,54 +1370,54 @@
       </c>
       <c r="G34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">